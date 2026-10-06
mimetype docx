--- v0 (2026-04-27)
+++ v1 (2026-10-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="490F061C" w14:textId="606A29F9" w:rsidR="00D03286" w:rsidRDefault="00BA0DA6" w:rsidP="00BA0DA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032519C">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Rutine for registrering av politiattester </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A30B76" w14:textId="77777777" w:rsidR="00D03286" w:rsidRDefault="00D03286" w:rsidP="00BA0DA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F80C9B9" w14:textId="3719A805" w:rsidR="00466EC9" w:rsidRDefault="00BA0DA6" w:rsidP="00F37DED">
@@ -55,103 +55,109 @@
       <w:r w:rsidR="00FD6E88">
         <w:t>eller oppdragsavtaler,</w:t>
       </w:r>
       <w:r w:rsidR="00AB2B40">
         <w:t xml:space="preserve"> og</w:t>
       </w:r>
       <w:r w:rsidR="00FD6E88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F37DED">
         <w:t>som er underskrevet av leder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FD6E88">
         <w:t>skriv en arkivmerknad på saksnivå</w:t>
       </w:r>
       <w:r w:rsidR="00BC7A53">
         <w:t xml:space="preserve"> på ansattmappa</w:t>
       </w:r>
       <w:r>
         <w:t>: «Politiattest mottatt»</w:t>
       </w:r>
       <w:r w:rsidR="00FD6E88">
-        <w:t xml:space="preserve">. Dette gjelder også for politiattester hvor det ikke ligger ved </w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>. Dette gjelder også for politiattester hvor det ikke ligger ved arbeidsavtale/oppdragsavtale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291CEF40" w14:textId="77777777" w:rsidR="00FD6E88" w:rsidRDefault="00FD6E88" w:rsidP="00F37DED"/>
     <w:p w14:paraId="3AAC8919" w14:textId="70DFE223" w:rsidR="00FD6E88" w:rsidRDefault="00FD6E88" w:rsidP="00F37DED">
       <w:r w:rsidRPr="00FD6E88">
         <w:t>For politiattester for ansatte i barnevernet gjelder følgende: Etter vi har skrevet arkivmerknad på saksnivå: «Politiattest mottatt», skal vi fysisk gå opp til barnevernet med politiattesten. Barnevernet oppbevarer den på et sikkert sted, frem til den ansatte slutter i stillingen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183A5F6A" w14:textId="77777777" w:rsidR="00BA0DA6" w:rsidRPr="00F37DED" w:rsidRDefault="00BA0DA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A93B11" w14:textId="60F1371F" w:rsidR="00F37DED" w:rsidRDefault="00F37DED" w:rsidP="00F37DED">
+    <w:p w14:paraId="76C80420" w14:textId="16862F14" w:rsidR="00F37DED" w:rsidRDefault="00F37DED" w:rsidP="00F37DED">
       <w:r>
         <w:t>Dersom det er merknader på politiattesten</w:t>
       </w:r>
       <w:r w:rsidR="00FD6E88">
         <w:t xml:space="preserve"> registreres den som et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD6E88">
         <w:t>X</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FD6E88">
         <w:t>-dok</w:t>
       </w:r>
       <w:r w:rsidR="00BC7A53">
         <w:t>ument</w:t>
       </w:r>
       <w:r w:rsidR="00FD6E88">
         <w:t xml:space="preserve"> i ansattmappe oppfølging.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C80420" w14:textId="77777777" w:rsidR="00F37DED" w:rsidRDefault="00F37DED" w:rsidP="00F37DED"/>
-    <w:p w14:paraId="342B549A" w14:textId="7DD6A1AA" w:rsidR="00BA0DA6" w:rsidRDefault="00BA0DA6" w:rsidP="00F37DED"/>
+    <w:p w14:paraId="14E10100" w14:textId="77777777" w:rsidR="00FF1E93" w:rsidRDefault="00FF1E93" w:rsidP="00F37DED"/>
+    <w:p w14:paraId="342B549A" w14:textId="14F6B000" w:rsidR="00BA0DA6" w:rsidRDefault="0067533D" w:rsidP="00F37DED">
+      <w:r>
+        <w:t xml:space="preserve">Registrering av skjemaet «Kvittering for mottatt politiattest»: Disse skannes inn på ansattmappe/ ansattmappe </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1E93">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Arbeidspraksis som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>X</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-dokument. I tittellinje 2 på dokumentnivå skriver vi om det det er en praksiskandidat, Arbeidstrening eller annen type stilling. </w:t>
+      </w:r>
+    </w:p>
     <w:sectPr w:rsidR="00BA0DA6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -164,51 +170,51 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11616969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AF0C4B6"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -402,86 +408,89 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2128156178">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1429228232">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA0DA6"/>
     <w:rsid w:val="000E60A9"/>
     <w:rsid w:val="001871FE"/>
     <w:rsid w:val="001C32B7"/>
     <w:rsid w:val="0032519C"/>
     <w:rsid w:val="00357892"/>
     <w:rsid w:val="00410094"/>
     <w:rsid w:val="00415BF3"/>
     <w:rsid w:val="00466EC9"/>
+    <w:rsid w:val="0067533D"/>
     <w:rsid w:val="006E7DF4"/>
     <w:rsid w:val="0070181E"/>
     <w:rsid w:val="007D4AF4"/>
     <w:rsid w:val="009606AB"/>
     <w:rsid w:val="00986C71"/>
     <w:rsid w:val="00A47CA0"/>
     <w:rsid w:val="00AB2B40"/>
     <w:rsid w:val="00BA0DA6"/>
     <w:rsid w:val="00BC7A53"/>
     <w:rsid w:val="00C868F4"/>
     <w:rsid w:val="00D03286"/>
+    <w:rsid w:val="00F02932"/>
     <w:rsid w:val="00F37DED"/>
     <w:rsid w:val="00FD6E88"/>
+    <w:rsid w:val="00FF1E93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4BF54935"/>
@@ -1699,69 +1708,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>113</Words>
-  <Characters>599</Characters>
+  <Words>154</Words>
+  <Characters>820</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Jarlsberg IKT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>711</CharactersWithSpaces>
+  <CharactersWithSpaces>973</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Annika Borge</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>