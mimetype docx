--- v0 (2026-04-27)
+++ v1 (2026-06-12)
@@ -1,789 +1,1693 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="20DCD6DB" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+    <w:p w14:paraId="013D07B0" w14:textId="77777777" w:rsidR="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rutine for behandling av innsynskrav etter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>offentleglova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F114E6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rutine for behandling av innsynskrav etter </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00F114E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DCD6DB" w14:textId="692666A7" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(gjelder ikke partsinnsyn)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532B540B" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Formål</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40440496" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="40440496" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Denne rutinen skal sikre at innsynskrav blir mottatt og behandlet på en enhetlig måte og i tråd med lover og regler for området. Rutinen skal sikre at det er dokumentert hvilke dokumenter det er gitt innsyn i, og hjemmel for avslaget når det ikke gis innsyn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C70B920" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="0C70B920" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Rutinen tar for seg behandling av innsynskrav etter offentlighetsloven. Det vil si innsynskrav fra innbyggere, presse og andre. Alle som er saksbehandlere i Færder Kommune kan motta krav om innsyn etter offentlighetsloven. Det er viktig å identifisere en henvendelse som innsyn uansett i hvilken kanal den kommer inn, siden et innsynskrav har egne regler for behandling og </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>svært korte frister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7AB0CD" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="5B7AB0CD" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rutinen gjelder for innsyn i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Websak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> og andre saksrelevante og journalpliktige dokumenter lagret i andre løsninger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDDA0D0" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="0CDDA0D0" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Omfang/Virkeområde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6EF41A" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="2D6EF41A" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Denne rutinen gjelder for ledere, saksbehandlere og dokumentsenteret.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14974730" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="14974730" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ansvar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A92C9B1" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="0A92C9B1" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alle saksbehandlere og ledere har ansvar for å behandle innsynskrav som blir satt på dem i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Websak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C504931" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="3C504931" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aktivitet/beskrivelse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F14B7FC" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="6F14B7FC" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.   Formål</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E340ED" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="08E340ED" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Denne rutinen skal sikre at innsynskrav blir mottatt og behandlet på en enhetlig måte og i tråd med lover og regler for området. Rutinen skal sikre at det er dokumentert hvilke dokumenter det er gitt innsyn i, og hjemmel for avslaget når det ikke gis innsyn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113E79AD" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="113E79AD" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Rutinen tar for seg behandling av innsynskrav etter offentlighetsloven. Det vil si innsynskrav fra innbyggere, presse og andre. Alle som er saksbehandlere i Færder Kommune kan motta krav om innsyn etter offentlighetsloven. Det er viktig å identifisere en henvendelse som innsyn uansett i hvilken kanal den kommer inn, siden et innsynskrav har egne regler for behandling og </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>svært korte frister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CE9074" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="24CE9074" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rutinen gjelder for innsyn i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>WebSak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> og andre saksrelevante og journalpliktige dokumenter lagret i andre løsninger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23888B3C" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="23888B3C" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.   Generelle regler for behandling av innsynskrav</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48522F26" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="48522F26" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hovedregelen om offentlighet er at alle kan be om innsyn i alle våre dokumenter og har krav på at innsynskrav blir vurdert, jfr. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>offl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. §3. Det er ingen krav til at den som ber om innsyn identifiserer seg, bortsett fra en kontaktadresse der svaret på innsynskravet skal sendes. Motivasjonen og formålet med å be om innsyn er ikke relevant i vurderingen av innsynskravet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E7A10B" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.   Hvem gjelder denne rutinen for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3819ED7A" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="3819ED7A" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Denne rutinen gjelder for ledere, saksbehandlere og dokumentsenteret.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B829ED" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="55B829ED" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.   Dokumentsenterets oppgaver</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152D4350" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="152D4350" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- Journalføre innsynskravet samme arbeidsdag som mottatt, alltid ny sak</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047C2237" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="047C2237" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- Sakstype: Innsyn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29395CC4" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="29395CC4" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- Saksbehandler skal settes til «eier av nåværende/tidligere sak».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A89B4E" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="01053AC4" w14:textId="3F460FF8" w:rsidR="00C85B5B" w:rsidRPr="00C85B5B" w:rsidRDefault="00C85B5B" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85B5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- Innsynsbegjæringer fra media blir registrert med e-postadressen til journalisten som avsender. (Altså ikke legge inn organisasjonsnummeret til firmaet fra enhetsregisteret). Innsynskravet skal også besvares til journalistens e-post adresse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85B5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A89B4E" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unntak: Saker om innsyn i personmapper (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>skole,ppt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) på personer som ikke lenger er aktiv: John Holmvik, kopi til leder av dokumentsenteret eller den som er utpekt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175AB97C" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="175AB97C" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- Bruk standardtekst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8A7BBA" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="0E8A7BBA" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- Behandlingstype: innsynskrav forfaller etter 3 dager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B95274" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="71B95274" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- Leder på dokumentsenteret, følger opp alle innsynskrav over frist med en påminnelse til saksbehandler.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9D1BB5" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="6D9D1BB5" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- Enklere innsynskrav som egentlig gjelder en enkeltforespørsel om et dokument på innsyn, svarer dokumentsenteret med lenke til sak på innsyn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3CDA6D" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="3F3CDA6D" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5. Saksbehandlers oppgaver</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C946230" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="1C946230" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- Saksbehandler er behandlingsansvarlig, det vil være den som har hatt saken tidligere eller som eier sak i dag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03879612" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="03879612" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- Er saksbehandler feil, så skal din leder vurdere hvem som skal ha saken. Skal saken skifte avdeling, så skal din leder ta dette raskest opp med leder på dokumentsenteret.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0394E0B9" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="0394E0B9" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- Dersom man blir enige om en overførsel eller endring av saksbehandler bør det gis en direkte beskjed eller epost til den det gjelder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017DC4D2" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="017DC4D2" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">- Dersom innsynsbegjæringen ikke kan besvares innen 3-5 dagers fristen, skal det sendes et foreløpig svar (ligger mal i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Websak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F454D3" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="50F454D3" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- Dobbeltsjekk dokumentsenterets forslag til skjerming i saken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486706C2" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="486706C2" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">- Fatt vedtak med klageadgang i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Websak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ved bruk av malene, med to underskrifter, hvorav din leder er en av disse. Dette gjelder i saker unntatt offentlighet, og saker der det gis delvis innsyn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337B1931" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="337B1931" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- Trenger du bistand ta kontakt med din leder, leder på dokumentsenteret eller kommuneadvokat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1482490A" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="1482490A" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- Legg ved dokumenter som er funnet som vedlegg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6538CF1C" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- Ekspeder ut brevet.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6E5424" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>- Legg ved dokumenter som er funnet som vedlegg.</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F114E6">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6. Hvordan sende ut/ekspedere</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569EC34A" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="569EC34A" w14:textId="5C33416B" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Som hovedregel, ekspeder via svar ut, da vil vi ha bevis når mottaker har åpnet dokumentet.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidR="004509A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004509A1" w:rsidRPr="00C85B5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Innsynskrav </w:t>
+      </w:r>
+      <w:r w:rsidR="004509A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fra media skal</w:t>
+      </w:r>
+      <w:r w:rsidR="004509A1" w:rsidRPr="00C85B5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> besvares til journalistens e-post adresse</w:t>
+      </w:r>
+      <w:r w:rsidR="004509A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004509A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004509A1" w:rsidRPr="00C85B5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Altså ikke legge inn organisasjonsnummeret til firmaet fra enhetsregisteret</w:t>
+      </w:r>
+      <w:r w:rsidR="004509A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B6E266" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alternativt til papir, husk du må </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>printe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> det ut selv. Ingen bevis, så hvis dette alternativet skal brukes bør sendingen være rekommandert.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1827D7" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="3A1827D7" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Er det svært store dokumentmengder bør mottaker komme og hente selv, og signere på at sendingen er mottatt. Dette kan legges på saken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBD3334" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="4BBD3334" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7. Behandlingstid</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34623266" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="34623266" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Krav om innsyn i dokumenter skal avgjøres så snart som mulig, men </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>senest innen 3-5 virkedager</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36344B19" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="36344B19" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">I tilfeller hvor saksbehandlingstiden blir lengre enn dette, skal det gis et foreløpig svar der det oppgis når svar på innsynsforespørselen kan forventes, jf. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>fvl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> §11a.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F31C1F8" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="0F31C1F8" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kravet skal avgjøres «uten ugrunnet opphold», se </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>offl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. §29 første ledd. Behandlingen av innsynskrav må gis høy prioritet for å sikre at innsynsretten blir effektiv og reell. Videre heter det i §32 andre ledd at dersom den som har krevd innsyn ikke får svar innen «fem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>arbeidsdagar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>», skal regnes som et avslag som kan påklages. Dette vil medføre merarbeid i form av at det må lages en klagesaksbehandling som er betydelig mer ressurskrevende.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EB104E" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="02EB104E" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6.   Maler i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>WebSak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> til saksbehandler.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDD1F36" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="0EDD1F36" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Saksbehandler behandler innsynet på den saken i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>WebSak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> som kravet har innkommet og er registrert. Det ligger en rekke maler i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>WebSak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> som kan brukes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540307CD" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+    <w:p w14:paraId="540307CD" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F114E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Mal avslag offentlighetslovens §</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>24...</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="134F2243" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+    <w:p w14:paraId="134F2243" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F114E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mal for delvis innsyn avslag </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>offentleglova</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> §</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>13...</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5DE20F33" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+    <w:p w14:paraId="5DE20F33" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F114E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Mal elevmappe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446DED78" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+    <w:p w14:paraId="446DED78" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F114E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Mal foreløpig svar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483BFB8C" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+    <w:p w14:paraId="483BFB8C" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F114E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Mal offentlige anskaffelser - delvis avslag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402DF35D" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+    <w:p w14:paraId="402DF35D" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F114E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mal for positivt vedtak - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>off.l</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> §3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDE17E5" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="3DDE17E5" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alle vedtak om innsyn eller delvis innsyn eller avslag skal gis skriftlig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>jmf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>offl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> §31, 1 ledd:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C476F41" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+    <w:p w14:paraId="0C476F41" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F114E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Et delvis avslag og helt avslag skal vise til den bestemmelsen som er grunnlaget for avslaget.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B83D9E5" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+    <w:p w14:paraId="2B83D9E5" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hvis avslaget gjelder </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>offl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> §13 (taushetsplikt) skal avslaget vise til den bestemmelsen som pålegger taushetsplikten, forvaltningslovens §13, 1.ledd </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>nr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4AF264" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+    <w:p w14:paraId="7C4AF264" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F114E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Med mindre avslaget gjelder taushetsbelagte opplysninger, skal det </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>fremgå</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> av avslaget at merinnsyn er vurdert.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6241DC1D" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+    <w:p w14:paraId="6241DC1D" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F114E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ved helt eller delvis avslag skal vedtaket opplyse om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>klageagang</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> og klagefrist. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A6330F" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="13A6330F" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7. Mer om komplekse innsynskrav.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0176DA" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="6A0176DA" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Trengs dokumentasjon du ikke har tilgang til, sørg for en henvendelse til dokumentsenteret. Dokumentsenteret lager et N- notat med oversikt over hvilke tilganger som er gitt hvor, og </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>evnt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dokumenter som kan være aktuelle fra andre løsninger eller dokumenter fra IKA Kongsberg, legges til som vedlegg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55397012" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="55397012" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Trengs hjelp til å vurdere komplekse og sammensatte dokumenter, kan kommuneadvokaten veilede, men det er i all hovedsak saksbehandler som likevel besvarer innsynet. Legges ved som </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dokument i saken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178D4B71" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
-      <w:r w:rsidRPr="00F114E6">
+    <w:p w14:paraId="178D4B71" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Merinnsyn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2293ECEB" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00F114E6" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+    <w:p w14:paraId="2293ECEB" w14:textId="77777777" w:rsidR="00F114E6" w:rsidRPr="00612058" w:rsidRDefault="00F114E6" w:rsidP="00F114E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Offl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. §11 stiller krav til at organet skal vurdere merinnsyn, dvs. vurdere om et dokument som kan unntas fra offentlighet etter ett (eller flere av) av unntakene i §14 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>flg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F114E6">
+      <w:r w:rsidRPr="00612058">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, likevel skal gjøres offentlig, helt eller delvis. Selv om et innsynskrav på et dokument tidligere har vært avslått eller et dokument er forhåndsunntatt, skal innsyn vurderes når et innsynskrav foreligger. Det samme gjelder for dokumenter hvor kun enkelte opplysninger skal unntas, da skal delvis innsyn vurderes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652BA47C" w14:textId="77777777" w:rsidR="00D31B04" w:rsidRDefault="00D31B04"/>
-    <w:sectPr w:rsidR="00D31B04">
+    <w:p w14:paraId="652BA47C" w14:textId="77777777" w:rsidR="00D31B04" w:rsidRPr="00612058" w:rsidRDefault="00D31B04">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D31B04" w:rsidRPr="00612058">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1120,52 +2024,57 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="430320472">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F114E6"/>
+    <w:rsid w:val="004509A1"/>
+    <w:rsid w:val="00612058"/>
+    <w:rsid w:val="00647069"/>
     <w:rsid w:val="008826FA"/>
     <w:rsid w:val="00B8049C"/>
+    <w:rsid w:val="00C63FC4"/>
+    <w:rsid w:val="00C85B5B"/>
     <w:rsid w:val="00D31B04"/>
     <w:rsid w:val="00F114E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -1757,50 +2666,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift9Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F114E6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardskriftforavsnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Vanligtabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Tegn">
     <w:name w:val="Overskrift 1 Tegn"/>
@@ -2460,54 +3370,54 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1134</Words>
-  <Characters>6013</Characters>
+  <Words>1196</Words>
+  <Characters>6345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Jarlsberg IKT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7133</CharactersWithSpaces>
+  <CharactersWithSpaces>7526</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Annika Borge</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>