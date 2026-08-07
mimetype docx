--- v0 (2026-04-27)
+++ v1 (2026-08-07)
@@ -97,79 +97,109 @@
         <w:t xml:space="preserve">Kommunen har etter § </w:t>
       </w:r>
       <w:r w:rsidR="00686B70">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve"> i arkivloven arkivplikt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331B3479" w14:textId="77777777" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="008D36E1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t>Kommunedirektøren har i følge kommuneloven og arkivloven det øverste ansvaret for kommunens arkiv, og for at organiseringen og oppfølgingen av arkivarbeidet er i samsvar med lover og forskrifter om offentlig saksbehandling.</w:t>
+        <w:t xml:space="preserve">Kommunedirektøren har </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D36E1">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>i følge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D36E1">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kommuneloven og arkivloven det øverste ansvaret for kommunens arkiv, og for at organiseringen og oppfølgingen av arkivarbeidet er i samsvar med lover og forskrifter om offentlig saksbehandling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B8DF33" w14:textId="77777777" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="008D36E1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Kommunedirektøren har delegert det operative lederansvaret for arkivtjenesten i kommunen til arkivleder. Arkivleder har fullmakt til å føre tilsyn med arkivarbeidet og utarbeide rutiner for arkivarbeidet i enhetene i samarbeid med enhetsledere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105767D2" w14:textId="77777777" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="008D36E1">
+    <w:p w14:paraId="105767D2" w14:textId="135F078A" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="008D36E1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="008D36E1">
           <w:rPr>
             <w:rStyle w:val="Hyperkobling"/>
             <w:lang w:val="nb-NO"/>
           </w:rPr>
-          <w:t>Færder kommunes delegeringsreglement</w:t>
+          <w:t>Færder kommunes delegeringsreglem</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008D36E1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:lang w:val="nb-NO"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008D36E1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:lang w:val="nb-NO"/>
+          </w:rPr>
+          <w:t>nt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="043690ED" w14:textId="77777777" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="008D36E1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Arkivleders oppgaver</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6278F7" w14:textId="77777777" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="008D36E1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
@@ -203,51 +233,65 @@
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Rapportere til kommunedirektøren, om aktiviteten til dokumentsenteret og legge frem forslag om tiltak som skal heve kvaliteten på arkivarbeidet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D0CA1EF" w14:textId="69DC5D21" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="001B1C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t>Uttale seg om arkivmessige konsekvenser av planlagte omorganiseringer i kommunen</w:t>
+        <w:t>Uttale seg om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D36E1">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>arkivmessige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D36E1">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konsekvenser av planlagte omorganiseringer i kommunen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08AD15C3" w14:textId="45EDB26D" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="001B1C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Føre tilsyn med at arkivarbeidet skjer i samsvar med reglene i arkivplanen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73288C57" w14:textId="4AE2C79A" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="001B1C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
@@ -554,51 +598,65 @@
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Journalføre egenproduserte dokument</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6351510A" w14:textId="77777777" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="008D36E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t>Veiledning til saksbehandlere i Websak+</w:t>
+        <w:t xml:space="preserve">Veiledning til saksbehandlere i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D36E1">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>Websak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D36E1">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>+</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419EDFA6" w14:textId="3CE58463" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="00431B15" w:rsidP="008D36E1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Virksomhetsleder</w:t>
       </w:r>
       <w:r w:rsidR="008D36E1" w:rsidRPr="008D36E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve"> sitt ansvarsområde:</w:t>
       </w:r>
     </w:p>
@@ -641,51 +699,65 @@
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Påse at gjeldende regelverk og rutiner, inklusive lokale arkivrutiner, blir fulgt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B89B278" w14:textId="2B96269C" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="001B1C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t>Sørge for at alle innkjøp av nye systemer/applikasjoner meldes til portefølgerådet/digitalisering.  </w:t>
+        <w:t xml:space="preserve">Sørge for at alle innkjøp av nye systemer/applikasjoner meldes til </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D36E1">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>portefølgerådet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D36E1">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>/digitalisering.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C905F96" w14:textId="3A5400B8" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="001B1C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Plikter å varsle arkivleder om endringer i fagsystem og innkjøp av nye system</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AFEDF6" w14:textId="43AC68B6" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="001B1C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
@@ -775,51 +847,79 @@
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>All dokumentproduksjon i fagsystem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A97CE31" w14:textId="77777777" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="008D36E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t>Utgående brev sendes fortrinnsvis elektronisk med SvarUT. Konfidensielle dokumenter skal sendes med SvarUT.</w:t>
+        <w:t xml:space="preserve">Utgående brev sendes fortrinnsvis elektronisk med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D36E1">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>SvarUT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D36E1">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>. Konfidensielle dokumenter skal sendes med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D36E1">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>SvarUT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D36E1">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCE113B" w14:textId="77777777" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="008D36E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D36E1">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Avskrive inngående og interne dokumenter som er behandlet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6877DFB2" w14:textId="77777777" w:rsidR="008D36E1" w:rsidRPr="008D36E1" w:rsidRDefault="008D36E1" w:rsidP="008D36E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
@@ -906,51 +1006,65 @@
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6B1D">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Formidling av informasjon/dokumentasjon fra arkiver avlevert til depot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1C1904" w14:textId="77777777" w:rsidR="002E6B1D" w:rsidRPr="002E6B1D" w:rsidRDefault="002E6B1D" w:rsidP="002E6B1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6B1D">
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t>Rådgivning og veiledning vedrørende avlevering av arkivmateriale til depot.</w:t>
+        <w:t xml:space="preserve">Rådgivning og veiledning </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E6B1D">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>vedrørende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E6B1D">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avlevering av arkivmateriale til depot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092777A3" w14:textId="77777777" w:rsidR="00164458" w:rsidRPr="00164458" w:rsidRDefault="00164458">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00164458" w:rsidRPr="00164458">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2544,83 +2658,86 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1647974282">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="129632909">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="400300424">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="122619260">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="940525481">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1185166674">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB6AFF"/>
     <w:rsid w:val="000A0EA8"/>
     <w:rsid w:val="00164458"/>
     <w:rsid w:val="001676A9"/>
     <w:rsid w:val="00180F6B"/>
     <w:rsid w:val="00187E96"/>
     <w:rsid w:val="001B1C14"/>
+    <w:rsid w:val="001B791F"/>
     <w:rsid w:val="001C41C3"/>
     <w:rsid w:val="002B3C7B"/>
     <w:rsid w:val="002E6B1D"/>
     <w:rsid w:val="00305142"/>
     <w:rsid w:val="00342261"/>
     <w:rsid w:val="00431B15"/>
     <w:rsid w:val="00434C56"/>
     <w:rsid w:val="00686B70"/>
     <w:rsid w:val="007A3E00"/>
     <w:rsid w:val="0080276B"/>
     <w:rsid w:val="008D36E1"/>
     <w:rsid w:val="00946913"/>
     <w:rsid w:val="009C6181"/>
     <w:rsid w:val="00AC0305"/>
     <w:rsid w:val="00AE7937"/>
     <w:rsid w:val="00CB6AFF"/>
     <w:rsid w:val="00E45E3D"/>
+    <w:rsid w:val="00F762FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0927777D"/>
@@ -3376,50 +3493,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00164458"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00164458"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Fulgthyperkobling">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B791F"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1078404718">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1238369903">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3439,51 +3568,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1715495442">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delegering.kf.no/delegering/publikum/3811" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://faerder.kommune.no/politikk-og-samfunn/politikk/delegeringsreglement/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3742,64 +3871,64 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>621</Words>
-  <Characters>3296</Characters>
+  <Words>626</Words>
+  <Characters>3319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Jarlsberg IKT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3910</CharactersWithSpaces>
+  <CharactersWithSpaces>3938</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>