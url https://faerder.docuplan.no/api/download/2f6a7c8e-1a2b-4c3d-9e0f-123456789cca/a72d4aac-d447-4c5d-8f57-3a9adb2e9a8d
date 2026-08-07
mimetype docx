--- v0 (2026-04-27)
+++ v1 (2026-08-07)
@@ -1,402 +1,336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7A60AAEB" w14:textId="77777777" w:rsidR="00896EE9" w:rsidRDefault="009200C0">
+    <w:p w14:paraId="7A60AAEB" w14:textId="38611778" w:rsidR="00896EE9" w:rsidRDefault="009200C0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="48"/>
         </w:rPr>
-        <w:t>Færder kommune - Arkivplan</w:t>
+        <w:t xml:space="preserve">Færder kommune - </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+        <w:t>Dokumentasjons</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+        <w:t>plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A60AAEC" w14:textId="77777777" w:rsidR="00896EE9" w:rsidRDefault="009200C0">
       <w:pPr>
         <w:spacing w:after="269"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A60AAF9" wp14:editId="7A60AAFA">
             <wp:extent cx="5732145" cy="3821430"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1851287627" name="Bilde 1851287627" descr="Bilde"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5732145" cy="3821430"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A60AAED" w14:textId="77777777" w:rsidR="00896EE9" w:rsidRPr="009200C0" w:rsidRDefault="009200C0">
+    <w:p w14:paraId="7A60AAED" w14:textId="2094EB05" w:rsidR="00896EE9" w:rsidRPr="009200C0" w:rsidRDefault="009200C0">
       <w:pPr>
         <w:spacing w:after="269"/>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009200C0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t>Formål med arkivplan i Færder kommune:</w:t>
+        <w:t xml:space="preserve">Formål med </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>dokumentasjons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009200C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>plan i Færder kommune:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A60AAEE" w14:textId="77777777" w:rsidR="00896EE9" w:rsidRPr="009200C0" w:rsidRDefault="009200C0">
+    <w:p w14:paraId="7A60AAEE" w14:textId="1A306828" w:rsidR="00896EE9" w:rsidRPr="009200C0" w:rsidRDefault="00DC6CEF">
       <w:pPr>
         <w:spacing w:after="269"/>
         <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009200C0">
-[...5 lines deleted...]
-        <w:t>Arkivplanen skal være retningsgivende for dokumentbehandlingen i Færder kommune.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>Dokumentasjons</w:t>
+      </w:r>
+      <w:r w:rsidR="009200C0" w:rsidRPr="009200C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>planen skal være retningsgivende for dokumentbehandlingen i Færder kommune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A60AAEF" w14:textId="77777777" w:rsidR="00896EE9" w:rsidRPr="009200C0" w:rsidRDefault="009200C0">
+    <w:p w14:paraId="46E07ED8" w14:textId="0EC48641" w:rsidR="00DC6CEF" w:rsidRPr="00DC6CEF" w:rsidRDefault="009200C0" w:rsidP="00DC6CEF">
       <w:pPr>
         <w:spacing w:after="269"/>
         <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+          <w:color w:val="000000"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009200C0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arkivloven med forskrifter ligger til grunn for retningslinjene. Arkivplanen skal bidra til at </w:t>
-[...7 lines deleted...]
-        <w:t>kommunen ivaretar arkivansvaret sitt etter arkivlovens § 6 hvor det heter: "Offentlege organ plikter å ha arkiv, og desse skal vera ordna og innretta slik at dokumenta er tryggja som informasjonskjelder for samtid og ettertid."</w:t>
+        <w:t>Arkivloven med forskrifter ligger til grunn for retningslinjene.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6CEF" w:rsidRPr="00DC6CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>I følge lov om dokumentasjon og arkiv § 8, dokumentasjonsplan og internkontroll er alle offentlige organer lovpålagt å ha en dokumentasjonsplan som til enhver tid er oppdatert.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A60AAF0" w14:textId="77777777" w:rsidR="00896EE9" w:rsidRPr="009200C0" w:rsidRDefault="009200C0">
+    <w:p w14:paraId="7F2D574B" w14:textId="11C2E9F4" w:rsidR="00DC6CEF" w:rsidRDefault="00DC6CEF">
       <w:pPr>
         <w:spacing w:after="269"/>
         <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>Dokumentasjons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009200C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>planen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t> viser hvordan arbeidet med å oppfylle lovpålagte plikter er organisert. Planen skal fungere som et verktøy for internkontroll og gi oversikt over hvilken dokumentasjon som skapes i virksomheten, hvilket arkivmateriale organet forvalter, og hvordan denne dokumentasjonen lagres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A60AAF8" w14:textId="4D3A80AE" w:rsidR="00896EE9" w:rsidRPr="009200C0" w:rsidRDefault="009200C0">
+      <w:pPr>
+        <w:spacing w:after="269"/>
+        <w:rPr>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009200C0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t> </w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Kommunedirektøren i Færder kommune oppfordrer alle medarbeidere til å sette seg godt inn i og følge retningslinjene i </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>dokumentasjons</w:t>
+      </w:r>
       <w:r w:rsidRPr="009200C0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
-          <w:b/>
-[...154 lines deleted...]
-        <w:t>Kommunedirektøren i Færder kommune oppfordrer alle medarbeidere til å sette seg godt inn i og følge retningslinjene i arkivplanen.</w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>planen.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00896EE9" w:rsidRPr="009200C0">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00896EE9"/>
     <w:rsid w:val="003B6ED9"/>
+    <w:rsid w:val="00664E7C"/>
     <w:rsid w:val="00896EE9"/>
     <w:rsid w:val="009200C0"/>
+    <w:rsid w:val="00DC6CEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7A60AAEB"/>
@@ -1128,50 +1062,62 @@
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bildetekst">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007109C0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="156082" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Ulstomtale">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC6CEF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -1458,50 +1404,50 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1133</Characters>
+  <Pages>1</Pages>
+  <Words>136</Words>
+  <Characters>721</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Jarlsberg IKT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1344</CharactersWithSpaces>
+  <CharactersWithSpaces>856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>